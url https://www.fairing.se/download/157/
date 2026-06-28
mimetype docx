--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,1100 +1,1776 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/media/image1.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/_rels/header1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/_rels/footer1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1press"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Starktbetonad"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1press"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Starktbetonad"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rubrik1press"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Starktbetonad"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Fast Carbs, </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+        </w:rPr>
+        <w:t xml:space="preserve">High Protein Pancake, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Starktbetonad"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:i w:val="false"/>
           <w:iCs w:val="false"/>
         </w:rPr>
-        <w:t>1400g</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Starktbetonad"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+        </w:rPr>
+        <w:t>00g</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rubrik2press"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Starktbetonad"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Art nr. 159</w:t>
+        <w:t xml:space="preserve">Art nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Starktbetonad"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>342</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Starktbetonad"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Vanilj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:right="0" w:hanging="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Brdtextpress"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Starktbetonad"/>
         </w:rPr>
-        <w:t>100% Maltodextrin</w:t>
+        <w:t>Delicious Protein Blend</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Brdtextpress"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">En lättlagad pannkaksmix med </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6% högvärdigt protein och fräsch smak av vanilj!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Brdtextpress"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Maltodextrin utvinns ur stärkelse och är en typ av kolhydrat som har ett extremt snabbt upptag. Tack vare de stora molekylerna tillåter pulvret en hög koncentration när du blandar med vatten utan att försämra vätskeupptaget eller orsaka problem med magen.</w:t>
+        <w:t xml:space="preserve">Dessa otroligt goda pannkakor innehåller hela </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> g protein per portion i form av vassle, kasein och äggprotein. Vispa bara ihop pulvret med vatten och stek så har du snabbt och enkelt en färdig måltid som är nyttig, välsmakande och mättande på egen hand. Utan tillsatt socker och med låg fetthalt har du dessutom utrymme att med valfria tillbehör skräddarsy din måltid efter behov – med kolhydrater från exempelvis frukt, bär eller sirap lämpar sig pannkakorna utmärkt för återhämtning efter ett träningspass.</w:t>
+        <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Brdtextpress"/>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Maltodextrinet är mycket användbart direkt innan och efter träningen. Tillsammans med protein får du en hemmagjord gainer där du själv kan välja fördelningen av kolhydrater och protein. Den sparsamma kan också göra egen sportdryck genom att blanda maltodextrin med salt.</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1304"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:left="707" w:hanging="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Snabbt, gott och lättlagat med utmärkt konsistens</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Brdtextpress"/>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Maltodextrinet har en mindre söt smak än exempelvis druvsocker, vilket gör den mycket lättdrucken.</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1304"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:left="707" w:hanging="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Högt proteininnehåll</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Brdtextpress"/>
-        <w:rPr/>
-[...15 lines deleted...]
-          <w:b w:val="false"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1304"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:left="707" w:hanging="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i w:val="false"/>
-          <w:caps w:val="false"/>
-[...10 lines deleted...]
-          <w:b w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lång hållbarhet som pulver – alltid pannkakor redo i skafferiet!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Brdtextpress"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1304"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:left="707" w:hanging="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i w:val="false"/>
-          <w:caps w:val="false"/>
-[...21 lines deleted...]
-        <w:pStyle w:val="Tabellfrteckningrubrik"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Glutenfri</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Brdtextpress"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1304"/>
+          <w:tab w:val="left" w:pos="0" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0"/>
         <w:rPr>
           <w:rStyle w:val="Starktbetonad"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Tabellfrteckningrubrik"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4press"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>NETTOVIKT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+        </w:rPr>
+        <w:br/>
+        <w:br/>
+        <w:t>700 g (ca 14 serveringar)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4press"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DOSERINGSSTORLEK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Brdtextpress"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+        </w:rPr>
+        <w:t>50g</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4press"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOSERING </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Brdtextpress"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="A5"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skaka eller vispa ihop </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="A5"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50g </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="A5"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>pannkaksmix med 1,5 dl vatten och vändstek portionsvis, gärna tunt och snabbt för bästa konsistens. Varje sats räcker till 2-3 pannkakor, beroende på storlek.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="A5"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Brdtextpress"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INGREDIENSER </w:t>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pannkaksmix Laktosfri (glutenfri vetestärkelse, äggpulver (ÄGG), laktosfritt skummjölkspulver (MJÖLK), bakpulver, dinatriumpyrofosfat , majsstärkelse, natriumbikarbonat , salt, emulgeringsmedel (E471), förtjockningsmedel (E412)), kasein (MJÖLK), äggviteprotein ( ÄGG), vassleproteinkoncentrat (MJÖLK), arom (vanilj), natriumbikarbonat, sötningsmedel: (aspartam*) , förtjockningsmedel: karboximetylcellulosa , salt (natriumklorid)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i/>
+          <w:iCs/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>* Innehåller en källa till fenylalanin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Tabellfrteckningrubrik"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato;sans-serif" w:hAnsi="Lato;sans-serif"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato;sans-serif" w:hAnsi="Lato;sans-serif"/>
+          <w:b w:val="false"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Tabellfrteckningrubrik"/>
+        <w:rPr>
+          <w:rStyle w:val="A5"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times;Times New Roman" w:hAnsi="Times;Times New Roman" w:cs="Times;Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times;Times New Roman" w:ascii="Times;Times New Roman" w:hAnsi="Times;Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times;Times New Roman" w:ascii="Times;Times New Roman" w:hAnsi="Times;Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Näringsinnehåll:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="6070" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-1" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
+          <w:bottom w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="1420"/>
+        <w:gridCol w:w="1530"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Näringsvärde/ Nutritional value</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>100g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>port/serving (50g)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Energi/Energy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1519 kj /363 kcal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>759 kj / 182 kcal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fett/Fat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2,4g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1,2g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-varav mättat fett/of which saturated</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1,2g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0,6g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kolhydrat/Carbohydrate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>28,7 g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14,35g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-varav sockerarter /of witch sugers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4,15 g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2,07g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Protein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>56 g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>28g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fiber</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1,54g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0,77g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Salt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0,46g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Tabellinnehll"/>
+              <w:spacing w:before="0" w:after="160"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0,23g</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="A5"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="A5"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4press"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ÖVRIGT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Brdtextpress"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1304"/>
+          <w:tab w:val="left" w:pos="1005" w:leader="none"/>
+        </w:tabs>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="A5"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lämplig för vegetarianer. Lämplig för gluteinintoleranta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4press"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>FÖRVARING</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Brdtextpress"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Starktbetonad"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Torrt, svalt, väl förslutet och oåtkomligt för barn.</w:t>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Brdtextpress"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Starktbetonad"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ALLERGENER</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Starktbetonad"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Starktbetonad"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
           <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...105 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:t xml:space="preserve">Mjölk, ägg. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Blandas i vatten och intas i samband med fysisk aktivitet.</w:t>
-[...685 lines deleted...]
-        <w:t>Torrt, svalt, väl förslutet och oåtkomligt för barn.</w:t>
+        <w:t>Innehåller sötningsmedel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Tabellfrteckningrubrik"/>
-        <w:rPr/>
-[...13 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rStyle w:val="Starktbetonad"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Starktbetonad"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rubrik4press"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Starktbetonad"/>
+          <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">KOSTTILLSKOTT </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Brdtextpress"/>
-        <w:rPr/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Bör inte användas som alternativ till en varierad kost. Förvaras utom räckhåll för barn.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Rekommenderad dagsdos ska ej överskridas. Bör inte användas som alternativ till en varierad kost. Förvaras utom räckhåll för barn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Rubrik4press"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">KVALITETSGARANTI </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Brdtextpress"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1122,74 +1798,58 @@
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Tabellfrteckningrubrik"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Tabellfrteckningrubrik"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-      </w:r>
-[...14 lines deleted...]
-        </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId2"/>
       <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1440" w:right="1440" w:header="708" w:top="1440" w:footer="1440" w:bottom="1918" w:gutter="0"/>
+      <w:pgMar w:left="1440" w:right="1440" w:gutter="0" w:header="708" w:top="1440" w:footer="1440" w:bottom="1918"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1222,480 +1882,751 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Myriad Pro Cond">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Lato">
     <w:altName w:val="sans-serif"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Fairing Sweden AB     Adolfbergsvägen 29    16866 Bromma, SWEDEN</w:t>
+      <w:t xml:space="preserve">Fairing Sweden AB          </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Järfälla</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>, SWEDEN</w:t>
       <w:tab/>
       <w:t xml:space="preserve">                                          </w:t>
     </w:r>
     <w:hyperlink r:id="rId1">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Internetlnk"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>www.fairing.se</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">    info@fairing.se</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="1905000" cy="601980"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Bild1" descr="Fairing"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Bild1" descr="Fairing"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1905000" cy="601980"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr/>
       <w:tab/>
       <w:tab/>
-      <w:t>Gäller från: 2020-09-07</w:t>
+      <w:t>Gäller från: 202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>-0</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr/>
+      <w:t>6-01</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:tab/>
       <w:tab/>
-      <w:t>Produktblad: Fast Carbs</w:t>
+      <w:t>Produktblad: High Protein Pancake</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:pStyle w:val="Rubrik2"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:pStyle w:val="Rubrik3"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:pStyle w:val="Rubrik5"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="707" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1414"/>
+        </w:tabs>
+        <w:ind w:left="1414" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2121"/>
+        </w:tabs>
+        <w:ind w:left="2121" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2828"/>
+        </w:tabs>
+        <w:ind w:left="2828" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3535"/>
+        </w:tabs>
+        <w:ind w:left="3535" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4242"/>
+        </w:tabs>
+        <w:ind w:left="4242" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4949"/>
+        </w:tabs>
+        <w:ind w:left="4949" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5656"/>
+        </w:tabs>
+        <w:ind w:left="5656" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6363"/>
+        </w:tabs>
+        <w:ind w:left="6363" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1304"/>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
-      <w:pPr/>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2123,375 +3054,112 @@
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:ind w:left="0" w:right="0" w:hanging="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00287257"/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00287257"/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Starktbetonad">
-    <w:name w:val="Starkt betonad"/>
+    <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Internetlnk">
-    <w:name w:val="Internetlänk"/>
+    <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
       <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:eastAsia="Myriad Pro" w:cs="Myriad Pro"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="A5">
     <w:name w:val="A5"/>
     <w:basedOn w:val="Default"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ListLabel1">
-[...6 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="A4">
     <w:name w:val="A4"/>
     <w:basedOn w:val="Default"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ListLabel2">
-[...6 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Punktuppstllning">
     <w:name w:val="Punktuppställning"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="OpenSymbol" w:cs="OpenSymbol"/>
-    </w:rPr>
-[...243 lines deleted...]
-      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Rubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Brdtext"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
@@ -2507,50 +3175,57 @@
     <w:name w:val="Caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Frteckning">
     <w:name w:val="Förteckning"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sidhuvudochsidfot">
+    <w:name w:val="Sidhuvud och sidfot"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="Header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00287257"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1304"/>
         <w:tab w:val="center" w:pos="4513" w:leader="none"/>
         <w:tab w:val="right" w:pos="9026" w:leader="none"/>
       </w:tabs>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="Footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00287257"/>
@@ -2574,50 +3249,56 @@
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Mangal"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtextpress">
     <w:name w:val="Brödtext press"/>
     <w:basedOn w:val="Pressdokument"/>
     <w:next w:val="Tabellfrteckningrubrik"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:lineRule="atLeast" w:line="280" w:before="0" w:after="113"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sakregisterrubrik">
+    <w:name w:val="Index Heading"/>
+    <w:basedOn w:val="Rubrik"/>
+    <w:pPr/>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tabellfrteckningrubrik">
     <w:name w:val="Tabellförteckning rubrik"/>
     <w:basedOn w:val="Rubrik"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:ind w:left="0" w:right="0" w:hanging="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1press">
     <w:name w:val="Rubrik 1 press"/>
     <w:basedOn w:val="Pressdokument"/>
     <w:next w:val="Rubrik2"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="0" w:after="57"/>
       <w:jc w:val="center"/>
     </w:pPr>
@@ -2749,51 +3430,50 @@
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Tabellinnehll"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fairing.se/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/>
 </Relationships>
 </file>
@@ -3075,71 +3755,67 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/6.2.5.2$Windows_X86_64 LibreOffice_project/1ec314fa52f458adc18c4f025c545a4e8b22c159</Application>
-[...4 lines deleted...]
-  <Paragraphs>41</Paragraphs>
+  <Application>LibreOffice/7.5.1.2$Windows_X86_64 LibreOffice_project/fcbaee479e84c6cd81291587d2ee68cba099e129</Application>
+  <AppVersion></AppVersion>
+  <DocSecurity>0</DocSecurity>
+  <Pages>3</Pages>
+  <Words>321</Words>
+  <Characters>2065</Characters>
+  <CharactersWithSpaces>2399</CharactersWithSpaces>
+  <Paragraphs>56</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Magnus Norbäck</dc:creator>
   <dc:description/>
   <dc:language>sv-SE</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
     <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ScaleCrop">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ScaleCrop">
     <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ShareDoc">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ShareDoc">
     <vt:bool>0</vt:bool>
   </property>
 </Properties>
 </file>